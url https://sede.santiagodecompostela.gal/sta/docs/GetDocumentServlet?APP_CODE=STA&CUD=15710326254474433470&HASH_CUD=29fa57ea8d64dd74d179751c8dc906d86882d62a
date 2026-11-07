--- v0 (2026-05-22)
+++ v1 (2026-11-07)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\PERSOAIS\cortegaf\SUBVENCIONS\2025 - COOP. DESENVOLVEMENTO\MODELOS 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://indra365-my.sharepoint.com/personal/jmbenavente_minsait_com/Documents/Escritorio/eConcello/Peticiones Concello/Modelo solicitud/CS023T/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9224A173-BF92-4243-BA53-ED2D3AD7A979}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{9224A173-BF92-4243-BA53-ED2D3AD7A979}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{421CC54B-1A29-4B8F-ABAC-D15FDFC618F1}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="7890" firstSheet="1" activeTab="4" xr2:uid="{26167909-71C9-455E-94CE-5FEE81F2E1CA}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{26167909-71C9-455E-94CE-5FEE81F2E1CA}"/>
   </bookViews>
   <sheets>
     <sheet name="A. Táboa resume cambiario" sheetId="5" r:id="rId1"/>
     <sheet name="B. Orzamento previsto-executado" sheetId="4" r:id="rId2"/>
     <sheet name="C. Relación xeral de gastos" sheetId="1" r:id="rId3"/>
     <sheet name="D. Facturas Concello" sheetId="2" r:id="rId4"/>
     <sheet name="E. Facturas Aporte 5%" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="103">
   <si>
     <t>Data de emisión</t>
   </si>
   <si>
     <t>Concepto</t>
   </si>
   <si>
     <t>Acredor/a</t>
   </si>
   <si>
     <t>Modalidade de pagamento</t>
   </si>
   <si>
     <t>Importe imputado ao Concello</t>
   </si>
   <si>
     <t>Importe da factura en moeda local</t>
   </si>
   <si>
     <t>Importe da fatura en €</t>
   </si>
   <si>
     <t>% da factura imputada ao proxecto</t>
   </si>
   <si>
@@ -95,53 +96,50 @@
   <si>
     <t>Importe factura en moneda local</t>
   </si>
   <si>
     <t>Importe factura €</t>
   </si>
   <si>
     <t>Número de orde</t>
   </si>
   <si>
     <t>Número de factura</t>
   </si>
   <si>
     <t xml:space="preserve">Importe total das facturas do proxecto presentadas a outras entidades </t>
   </si>
   <si>
     <t>Importe factura en €</t>
   </si>
   <si>
     <t>Custo total do proxecto en €</t>
   </si>
   <si>
     <t>Nota: Relación de facturas xustificativas do aporte do 5% do gasto total do proxecto</t>
   </si>
   <si>
-    <t>SUBVENCIÓNS DE COOPERACIÓN DO CONCELLO DE SANTIAGO 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>ENTIDADE:</t>
   </si>
   <si>
     <t>PARTIDAS</t>
   </si>
   <si>
     <t>CONCELLO SANTIAGO</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>ENTIDADE SOLICITANTE</t>
   </si>
   <si>
     <t>CONTRAPARTE LOCAL</t>
   </si>
   <si>
     <t>OUTROS</t>
   </si>
   <si>
     <t>ORZAMENTO PREVISTO</t>
   </si>
   <si>
     <t>ORZAMENTO EXECUTADO</t>
@@ -204,53 +202,50 @@
     <t>A.VII. Funcionamento no terreno</t>
   </si>
   <si>
     <t>A.VIII. Viaxes, aloxamento e axudas de custo</t>
   </si>
   <si>
     <t>A.IX. Fondo rotatorio</t>
   </si>
   <si>
     <t>A.X. Gastos asesoría xurídica ou financeira</t>
   </si>
   <si>
     <t>A.XI. Gastos difusión</t>
   </si>
   <si>
     <t xml:space="preserve">% Sobre totais </t>
   </si>
   <si>
     <t>B. TOTAL CUSTOS INDIRECTOS (10% máximo)</t>
   </si>
   <si>
     <t>MEMORIA ECONÓMICA XUSTIFICATIVA</t>
   </si>
   <si>
     <t>PROXECTO:</t>
-  </si>
-[...1 lines deleted...]
-    <t>En Santiago de Compostela, a ….........de …...... de 2025</t>
   </si>
   <si>
     <t>Sinatura</t>
   </si>
   <si>
     <t>Asdo.</t>
   </si>
   <si>
     <t xml:space="preserve">Nome e apelidos da persoa representante legal </t>
   </si>
   <si>
     <t>B. ORZAMENTO PREVISTO-EXECUTADO</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOTA:</t>
@@ -394,51 +389,51 @@
   <si>
     <t>(2) Esta contía en € é a que debe figurar no selo-dilixencia que debe estamparse no documento xustificativo de gasto.</t>
   </si>
   <si>
     <t>(3) Esta % é a que debe figurar no selo-dilixencia que debe estamparse no documento xustificativo de gasto.</t>
   </si>
   <si>
     <t>Con cargo ao capítulo IV gastos correntes</t>
   </si>
   <si>
     <t>Con cargo ao capítulo VII gastos de investimento</t>
   </si>
   <si>
     <t>A.XII. Gastos de auditoría contable</t>
   </si>
   <si>
     <t>En Santiago de Compostela, a ….........de …...... de 2026</t>
   </si>
   <si>
     <t>(1) A documentación xustificativa achegada previo requerimento deberá presentarse co correspondente selo-dilixencia e ordenada por partida orzamentaria, sempre en correspondencia co nº de orde outorgada a cada documento na táboa.</t>
   </si>
   <si>
     <t>(1) A documentación xustificativa achegada previo requerimento deberá presentarse en orde por partida orzamentaria e en correspondencia co nº de orde outorgada a cada documento na táboa.</t>
   </si>
   <si>
-    <t>SUBVENCIÓNS DE COOPERACIÓN DO CONCELLO DE SANTIAGO 2025</t>
+    <t>SUBVENCIÓNS DE COOPERACIÓN DO CONCELLO DE SANTIAGO 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -971,73 +966,72 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1071,195 +1065,192 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="8" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="15" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
@@ -1653,91 +1644,91 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1799,51 +1790,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1941,1181 +1932,1107 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E17064B8-DCB1-4C70-840A-F6EC3A6B6E9E}">
-  <dimension ref="B1:N17"/>
+  <dimension ref="B1:K17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="18.140625" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B1" s="18" t="s">
+    <row r="1" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B1" s="17" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B2" s="10"/>
+    </row>
+    <row r="3" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B3" s="18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B4" s="18"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B5" s="18"/>
+      <c r="C5" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+    </row>
+    <row r="6" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B6" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B7" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="2:14" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="C5" s="58" t="s">
+    <row r="9" spans="2:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="B9" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B10" s="41"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="42"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="43"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="43"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
         <v>81</v>
       </c>
-      <c r="D5" s="58"/>
-[...9 lines deleted...]
-      <c r="B6" s="10" t="s">
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="F15" t="s">
         <v>55</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="N15" s="11"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C5:G5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D673A28-72DE-4D1B-AD3B-EAB2E30DBD08}">
   <dimension ref="B1:R41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" style="11" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="16384" width="11.5703125" style="11"/>
+    <col min="1" max="1" width="16.28515625" customWidth="1"/>
+    <col min="2" max="2" width="38.42578125" customWidth="1"/>
+    <col min="18" max="18" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B1" s="18" t="s">
-[...13 lines deleted...]
-      <c r="N1"/>
+      <c r="B1" s="17" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="2" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B2" s="10"/>
-      <c r="C2"/>
-[...10 lines deleted...]
-      <c r="N2"/>
     </row>
     <row r="3" spans="2:18" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B3" s="19" t="s">
-[...13 lines deleted...]
-      <c r="N3"/>
+      <c r="B3" s="18" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="4" spans="2:18" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="19"/>
-[...13 lines deleted...]
-      <c r="N4" s="58"/>
+      <c r="B4" s="18"/>
+      <c r="H4" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
     </row>
     <row r="5" spans="2:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="N5" s="30"/>
+        <v>54</v>
+      </c>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
     </row>
     <row r="6" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="2:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="75" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="71" t="s">
+      <c r="C7" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="79"/>
+      <c r="E7" s="79"/>
+      <c r="F7" s="79"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="79"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="68"/>
+    </row>
+    <row r="8" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B8" s="76"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="82"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70"/>
+      <c r="O8" s="70"/>
+      <c r="P8" s="70"/>
+      <c r="Q8" s="70"/>
+      <c r="R8" s="71"/>
+    </row>
+    <row r="9" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B9" s="76"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="72"/>
+      <c r="K9" s="73"/>
+      <c r="L9" s="73"/>
+      <c r="M9" s="73"/>
+      <c r="N9" s="73"/>
+      <c r="O9" s="73"/>
+      <c r="P9" s="73"/>
+      <c r="Q9" s="73"/>
+      <c r="R9" s="74"/>
+    </row>
+    <row r="10" spans="2:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="76"/>
+      <c r="C10" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="75" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="59" t="s">
+      <c r="D10" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="E10" s="63" t="s">
+        <v>97</v>
+      </c>
+      <c r="F10" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="L10" s="63" t="s">
+        <v>97</v>
+      </c>
+      <c r="M10" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="N10" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="O10" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="P10" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q10" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="K7" s="60"/>
-[...51 lines deleted...]
-      <c r="D10" s="74" t="s">
+      <c r="R10" s="63" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B11" s="76"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="62"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="64"/>
+      <c r="M11" s="62"/>
+      <c r="N11" s="62"/>
+      <c r="O11" s="64"/>
+      <c r="P11" s="64"/>
+      <c r="Q11" s="64"/>
+      <c r="R11" s="64"/>
+    </row>
+    <row r="12" spans="2:18" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="77"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="62"/>
+      <c r="N12" s="62"/>
+      <c r="O12" s="65"/>
+      <c r="P12" s="65"/>
+      <c r="Q12" s="65"/>
+      <c r="R12" s="65"/>
+    </row>
+    <row r="13" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B13" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="31"/>
+      <c r="P13" s="31"/>
+      <c r="Q13" s="45"/>
+      <c r="R13" s="32"/>
+    </row>
+    <row r="14" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B14" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="53"/>
+    </row>
+    <row r="15" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B15" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="53"/>
+    </row>
+    <row r="16" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B16" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="53"/>
+    </row>
+    <row r="17" spans="2:18" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B17" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="46"/>
+      <c r="R17" s="53"/>
+    </row>
+    <row r="18" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B18" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="47"/>
+      <c r="R18" s="53"/>
+    </row>
+    <row r="19" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B19" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14"/>
+      <c r="Q19" s="47"/>
+      <c r="R19" s="53"/>
+    </row>
+    <row r="20" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B20" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="14"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="53"/>
+    </row>
+    <row r="21" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B21" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="53"/>
+    </row>
+    <row r="22" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B22" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="53"/>
+    </row>
+    <row r="23" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B23" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="53"/>
+    </row>
+    <row r="24" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B24" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="Q24" s="48"/>
+      <c r="R24" s="53"/>
+    </row>
+    <row r="25" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B25" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="46"/>
+      <c r="R25" s="53"/>
+    </row>
+    <row r="26" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B26" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="14"/>
+      <c r="Q26" s="48"/>
+      <c r="R26" s="53"/>
+    </row>
+    <row r="27" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B27" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="14"/>
+      <c r="P27" s="14"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="53"/>
+    </row>
+    <row r="28" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B28" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="53"/>
+    </row>
+    <row r="29" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B29" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14"/>
+      <c r="Q29" s="48"/>
+      <c r="R29" s="53"/>
+    </row>
+    <row r="30" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B30" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="14"/>
+      <c r="P30" s="14"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="53"/>
+    </row>
+    <row r="31" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B31" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="12"/>
+      <c r="O31" s="14"/>
+      <c r="P31" s="14"/>
+      <c r="Q31" s="48"/>
+      <c r="R31" s="53"/>
+    </row>
+    <row r="32" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B32" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="E10" s="68" t="s">
-[...81 lines deleted...]
-      <c r="B13" s="31" t="s">
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="14"/>
+      <c r="P32" s="14"/>
+      <c r="Q32" s="48"/>
+      <c r="R32" s="53"/>
+    </row>
+    <row r="33" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B33" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="32"/>
-[...374 lines deleted...]
-      <c r="B31" s="12" t="s">
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="34"/>
+      <c r="K33" s="34"/>
+      <c r="L33" s="34"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="33"/>
+      <c r="P33" s="34"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="53"/>
+    </row>
+    <row r="34" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B34" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="16"/>
+      <c r="O34" s="16"/>
+      <c r="P34" s="16"/>
+      <c r="Q34" s="50"/>
+      <c r="R34" s="53"/>
+    </row>
+    <row r="35" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B35" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="34"/>
+      <c r="L35" s="34"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="34"/>
+      <c r="Q35" s="51"/>
+      <c r="R35" s="53"/>
+    </row>
+    <row r="36" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B36" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="C31" s="14"/>
-[...59 lines deleted...]
-      <c r="B34" s="12" t="s">
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="16"/>
+      <c r="Q36" s="50"/>
+      <c r="R36" s="53"/>
+    </row>
+    <row r="37" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="C34" s="17"/>
-[...77 lines deleted...]
-      <c r="R37" s="55"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="36"/>
+      <c r="I37" s="36"/>
+      <c r="J37" s="36"/>
+      <c r="K37" s="36"/>
+      <c r="L37" s="36"/>
+      <c r="M37" s="37"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="37"/>
+      <c r="P37" s="36"/>
+      <c r="Q37" s="52"/>
+      <c r="R37" s="54"/>
     </row>
     <row r="38" spans="2:18" x14ac:dyDescent="0.25">
-      <c r="B38" s="11" t="s">
-        <v>77</v>
+      <c r="B38" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B40" t="s">
-        <v>101</v>
-[...12 lines deleted...]
-      <c r="L40" s="20"/>
+        <v>99</v>
+      </c>
+      <c r="J40" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="K40" s="19"/>
+      <c r="L40" s="19"/>
       <c r="M40" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="P40"/>
+        <v>57</v>
+      </c>
     </row>
     <row r="41" spans="2:18" x14ac:dyDescent="0.25">
-      <c r="B41"/>
-[...9 lines deleted...]
-      <c r="L41"/>
       <c r="M41" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      <c r="P41"/>
+        <v>55</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="D10:D12"/>
-[...6 lines deleted...]
-    <mergeCell ref="Q10:Q12"/>
     <mergeCell ref="B7:B12"/>
     <mergeCell ref="J10:J12"/>
     <mergeCell ref="M10:M12"/>
     <mergeCell ref="O10:O12"/>
     <mergeCell ref="P10:P12"/>
     <mergeCell ref="C7:I9"/>
     <mergeCell ref="G10:G12"/>
     <mergeCell ref="N10:N12"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="F10:F12"/>
     <mergeCell ref="H10:H12"/>
     <mergeCell ref="I10:I12"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="L10:L12"/>
+    <mergeCell ref="H4:N4"/>
+    <mergeCell ref="J7:R9"/>
+    <mergeCell ref="R10:R12"/>
+    <mergeCell ref="Q10:Q12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41886C09-D2C4-4EBE-93B6-135ACB390F1F}">
   <dimension ref="B1:O29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" customWidth="1"/>
     <col min="10" max="10" width="14.140625" customWidth="1"/>
     <col min="15" max="15" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="2:15" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B2" s="18" t="s">
-        <v>104</v>
+      <c r="B2" s="17" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B3" s="10"/>
     </row>
     <row r="4" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="19" t="s">
-        <v>54</v>
+      <c r="B4" s="18" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B5" s="19"/>
-[...6 lines deleted...]
-      <c r="J5" s="58"/>
+      <c r="B5" s="18"/>
+      <c r="F5" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
     </row>
     <row r="6" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B6" s="10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="J8" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="K8" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="L8" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="C8" s="28" t="s">
-[...23 lines deleted...]
-      <c r="K8" s="28" t="s">
+      <c r="M8" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="L8" s="28" t="s">
+      <c r="N8" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="O8" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="M8" s="29" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B9" s="22"/>
-[...12 lines deleted...]
-      <c r="O9" s="26"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="24"/>
+      <c r="O9" s="25"/>
     </row>
     <row r="10" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B10" s="8"/>
       <c r="C10" s="6"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="9"/>
     </row>
     <row r="11" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B11" s="8"/>
       <c r="C11" s="6"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
@@ -3234,243 +3151,243 @@
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="9"/>
     </row>
     <row r="19" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B19" s="8"/>
       <c r="C19" s="6"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="9"/>
     </row>
     <row r="20" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="84" t="s">
+      <c r="B20" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="85"/>
-[...11 lines deleted...]
-      <c r="O20" s="86"/>
+      <c r="C20" s="88"/>
+      <c r="D20" s="88"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="88"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="88"/>
+      <c r="I20" s="88"/>
+      <c r="J20" s="88"/>
+      <c r="K20" s="88"/>
+      <c r="L20" s="88"/>
+      <c r="M20" s="88"/>
+      <c r="N20" s="88"/>
+      <c r="O20" s="89"/>
     </row>
     <row r="21" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>103</v>
-[...13 lines deleted...]
-      <c r="O21" s="39"/>
+        <v>101</v>
+      </c>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
     </row>
     <row r="22" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B26" s="40" t="s">
-[...14 lines deleted...]
-      <c r="O26" s="41"/>
+      <c r="B26" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
     </row>
     <row r="28" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>99</v>
+      </c>
+      <c r="H28" s="19" t="s">
+        <v>56</v>
       </c>
       <c r="I28" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="2:15" x14ac:dyDescent="0.25">
       <c r="I29" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B20:O20"/>
     <mergeCell ref="F5:J5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD9252DC-5D85-4052-B6CC-3AB9450223EA}">
   <dimension ref="B1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
     <col min="14" max="14" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B1" s="18" t="s">
-        <v>104</v>
+      <c r="B1" s="17" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B2" s="10"/>
     </row>
     <row r="3" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B3" s="19" t="s">
-        <v>54</v>
+      <c r="B3" s="18" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="19"/>
-[...8 lines deleted...]
-      <c r="L4" s="58"/>
+      <c r="B4" s="18"/>
+      <c r="F4" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
     </row>
     <row r="6" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B6" s="10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="2:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:14" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="J8" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="M8" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="28" t="s">
-[...33 lines deleted...]
-        <v>68</v>
+      <c r="N8" s="27" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="2"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="2:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="2"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
@@ -3490,229 +3407,229 @@
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
     </row>
     <row r="12" spans="2:14" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="2"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
     </row>
     <row r="13" spans="2:14" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="87" t="s">
-[...13 lines deleted...]
-      <c r="N13" s="89"/>
+      <c r="B13" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="58"/>
     </row>
     <row r="14" spans="2:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
-        <v>102</v>
-[...12 lines deleted...]
-      <c r="N14" s="56"/>
+        <v>100</v>
+      </c>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="55"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>99</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>56</v>
       </c>
       <c r="I18" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
       <c r="I19" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B13:N13"/>
     <mergeCell ref="F4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{412ACB59-E245-47E5-983C-588209FFAF72}">
   <dimension ref="B1:O18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B1" s="18" t="s">
-        <v>104</v>
+      <c r="B1" s="17" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="10"/>
     </row>
     <row r="3" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B3" s="19" t="s">
-        <v>54</v>
+      <c r="B3" s="18" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="F4" s="58" t="s">
-[...7 lines deleted...]
-      <c r="L4" s="58"/>
+      <c r="F4" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
     </row>
     <row r="6" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B6" s="10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="28" t="s">
+      <c r="C8" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="28" t="s">
+      <c r="D8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="E8" s="28" t="s">
+      <c r="E8" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="F8" s="28" t="s">
+      <c r="F8" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="28" t="s">
+      <c r="G8" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="H8" s="28" t="s">
+      <c r="H8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="I8" s="28" t="s">
+      <c r="I8" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="J8" s="28" t="s">
+      <c r="J8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="K8" s="28" t="s">
+      <c r="K8" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="27" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="2"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="2:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="2"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
@@ -3736,112 +3653,116 @@
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="2:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="2"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="2:15" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="87" t="s">
+      <c r="B13" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="88"/>
-[...11 lines deleted...]
-      <c r="O13" s="89"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="57"/>
+      <c r="O13" s="58"/>
     </row>
     <row r="15" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="H15" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="H15" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="O15" s="11"/>
+        <v>57</v>
+      </c>
     </row>
     <row r="16" spans="2:15" x14ac:dyDescent="0.25">
       <c r="I16" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="O16" s="11"/>
+        <v>55</v>
+      </c>
     </row>
     <row r="18" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B18" s="90" t="s">
+      <c r="B18" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="91"/>
-[...11 lines deleted...]
-      <c r="O18" s="91"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B13:O13"/>
     <mergeCell ref="B18:O18"/>
     <mergeCell ref="F4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7808e005-1489-4374-954b-d3b08f193920}" enabled="0" method="" siteId="{7808e005-1489-4374-954b-d3b08f193920}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>A. Táboa resume cambiario</vt:lpstr>
       <vt:lpstr>B. Orzamento previsto-executado</vt:lpstr>
       <vt:lpstr>C. Relación xeral de gastos</vt:lpstr>
       <vt:lpstr>D. Facturas Concello</vt:lpstr>
       <vt:lpstr>E. Facturas Aporte 5%</vt:lpstr>
     </vt:vector>